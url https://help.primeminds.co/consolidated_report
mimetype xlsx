--- v1 (2026-09-02)
+++ v2 (2026-10-17)
@@ -12,54 +12,54 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Consolidated Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
-    <t>prime minds - Public user</t>
-[...2 lines deleted...]
-    <t>prime minds</t>
+    <t>Zeno Moto - Public user</t>
+  </si>
+  <si>
+    <t>Zeno Moto</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>Created</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticket Type</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Actual Hours Spent</t>
   </si>
   <si>
     <t>Assignees</t>
   </si>